--- v0 (2025-12-06)
+++ v1 (2026-10-29)
@@ -1,1280 +1,1309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21DFAA8D" w14:textId="31EB2DE6" w:rsidR="00B027B2" w:rsidRPr="00421D8C" w:rsidRDefault="002F6261" w:rsidP="002F6261">
+    <w:p w14:paraId="3C7FE5F6" w14:textId="275BF5D3" w:rsidR="00A8469D" w:rsidRPr="00A8469D" w:rsidRDefault="00A8469D" w:rsidP="002F6261">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007F6B80">
+          <w:color w:val="C00000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>You Must Use This Template To Prepare Your Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17252E2F" w14:textId="77777777" w:rsidR="00A8469D" w:rsidRDefault="00A8469D" w:rsidP="002F6261">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Template Must Be Used to Prepare </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD4B11" w:rsidRPr="007F6B80">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F6B80">
+        <w:t>Styles have been used per web accessibility requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9C7D3E" w14:textId="77777777" w:rsidR="00A8469D" w:rsidRDefault="00A8469D" w:rsidP="002F6261">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A80316">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CED414" w14:textId="27D348CC" w:rsidR="00A8469D" w:rsidRPr="00A8469D" w:rsidRDefault="00A8469D" w:rsidP="002F6261">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00A22EAA" w:rsidRPr="00421D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Do Not Replace Styles Or Your Abstract Will Not Be Considered For Presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3954976B" w14:textId="77777777" w:rsidR="00A8469D" w:rsidRPr="005F6F10" w:rsidRDefault="00A8469D" w:rsidP="002F6261">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(Upon completion – please delete instructional text from abstract before submission.)</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DFAA8D" w14:textId="08BC42A0" w:rsidR="00B027B2" w:rsidRPr="005F6F10" w:rsidRDefault="00A8469D" w:rsidP="002F6261">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0944DBF8" w14:textId="3429F1FF" w:rsidR="004E1822" w:rsidRPr="004E1822" w:rsidRDefault="004E1822" w:rsidP="004E1822">
+      <w:r w:rsidRPr="005F6F10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22EAA" w:rsidRPr="005F6F10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(Upon completion – please delete instructional text from abstract before submission.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4A97CD" w14:textId="77777777" w:rsidR="0007356B" w:rsidRPr="00A80316" w:rsidRDefault="0007356B" w:rsidP="00352C24">
+      <w:pPr>
+        <w:pStyle w:val="AbTitle"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0944DBF8" w14:textId="3429F1FF" w:rsidR="004E1822" w:rsidRPr="00A8469D" w:rsidRDefault="004E1822" w:rsidP="004E1822">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Calibri" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk134024243"/>
-      <w:r w:rsidRPr="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Calibri" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Indicate Your Abstract Title in BOLD Using Title Case Here</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:t xml:space="preserve">Indicate Your Abstract Title in BOLD Using Title Case Here </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Calibri" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[15 word maximum</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:t>[15 word maximum]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Calibri" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="004E1822">
+        <w:r w:rsidRPr="00A8469D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Calibri" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/style-grammar-guidelines/capitalization/title-case</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="47920FB3" w14:textId="326A8DC6" w:rsidR="007F6B80" w:rsidRPr="007F6B80" w:rsidRDefault="00A91B67" w:rsidP="007F6B80">
+    <w:p w14:paraId="47920FB3" w14:textId="326A8DC6" w:rsidR="007F6B80" w:rsidRPr="00A8469D" w:rsidRDefault="00A91B67" w:rsidP="007F6B80">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Habs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D809BC" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D809BC" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">William </w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Algae</w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sally-Ann </w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bloom</w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">John M. </w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hypoxia</w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F6B80" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007F6B80" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[BOLD the presenter’s name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49713299" w14:textId="04B88891" w:rsidR="007F6B80" w:rsidRPr="007F6B80" w:rsidRDefault="007F6B80" w:rsidP="007F6B80">
+    <w:p w14:paraId="49713299" w14:textId="04B88891" w:rsidR="007F6B80" w:rsidRPr="00A8469D" w:rsidRDefault="007F6B80" w:rsidP="007F6B80">
       <w:pPr>
         <w:ind w:left="360" w:hanging="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>NOAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Silver Spring, MD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AEF8FE" w14:textId="36A3CA3C" w:rsidR="007F6B80" w:rsidRPr="007F6B80" w:rsidRDefault="007F6B80" w:rsidP="007F6B80">
+    <w:p w14:paraId="16AEF8FE" w14:textId="36A3CA3C" w:rsidR="007F6B80" w:rsidRPr="00A8469D" w:rsidRDefault="007F6B80" w:rsidP="007F6B80">
       <w:pPr>
         <w:ind w:left="360" w:hanging="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00073AF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00073AF4" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Aqua</w:t>
       </w:r>
-      <w:r w:rsidR="00C66EC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C66EC7" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tic</w:t>
       </w:r>
-      <w:r w:rsidR="00073AF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00073AF4" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>esearch Group, Fort Lauderdale, F</w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5192E0D8" w14:textId="4374F7F4" w:rsidR="007F6B80" w:rsidRPr="007F6B80" w:rsidRDefault="007F6B80" w:rsidP="007F6B80">
+    <w:p w14:paraId="5192E0D8" w14:textId="4374F7F4" w:rsidR="007F6B80" w:rsidRPr="00A8469D" w:rsidRDefault="007F6B80" w:rsidP="007F6B80">
       <w:pPr>
         <w:ind w:left="360" w:hanging="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Save </w:t>
       </w:r>
-      <w:r w:rsidR="00C66EC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C66EC7" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Every</w:t>
       </w:r>
-      <w:r w:rsidR="00073AF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00073AF4" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ocean</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Washington, D.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530694D8" w14:textId="77777777" w:rsidR="00892889" w:rsidRPr="00A80316" w:rsidRDefault="00892889">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="530694D8" w14:textId="77777777" w:rsidR="00892889" w:rsidRPr="00A8469D" w:rsidRDefault="00892889">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AE9DD0" w14:textId="422F3B6D" w:rsidR="00B25A3D" w:rsidRPr="00A8469D" w:rsidRDefault="007A7036" w:rsidP="007F6B80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ABSTRACT:</w:t>
       </w:r>
-      <w:r w:rsidR="00D25056" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D25056" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk94859366"/>
-      <w:r w:rsidR="00B25A3D" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B25A3D" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Replace this instructional text with the text of your abstract, single spaced and left justified. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262768C1" w14:textId="25615455" w:rsidR="00421D8C" w:rsidRPr="007F6B80" w:rsidRDefault="00421D8C" w:rsidP="007F6B80">
+    <w:p w14:paraId="262768C1" w14:textId="25615455" w:rsidR="00421D8C" w:rsidRPr="00A8469D" w:rsidRDefault="00421D8C" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not change the margins of this file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BD7673" w14:textId="7A4C159E" w:rsidR="00C612AE" w:rsidRDefault="00F414C2" w:rsidP="007F6B80">
+    <w:p w14:paraId="66BD7673" w14:textId="7A4C159E" w:rsidR="00C612AE" w:rsidRPr="00A8469D" w:rsidRDefault="00F414C2" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Text in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>body</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the a</w:t>
       </w:r>
-      <w:r w:rsidR="00D25056" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D25056" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bstract </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="00BE1AA4" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BE1AA4" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>limited</w:t>
       </w:r>
-      <w:r w:rsidR="00D25056" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D25056" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="009A5416">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009A5416" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">300 </w:t>
       </w:r>
-      <w:r w:rsidR="00B55475">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B55475" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>words or (2000 characters with spaces)</w:t>
       </w:r>
-      <w:r w:rsidR="00C612AE" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C612AE" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442EA975" w14:textId="724278C6" w:rsidR="00B55475" w:rsidRPr="007F6B80" w:rsidRDefault="00B55475" w:rsidP="007F6B80">
+    <w:p w14:paraId="442EA975" w14:textId="724278C6" w:rsidR="00B55475" w:rsidRPr="00A8469D" w:rsidRDefault="00B55475" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ord </w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ount/</w:t>
       </w:r>
-      <w:r w:rsidR="004E1822">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E1822" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>haracter tool in the REVIEW tab to ensure compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536B3080" w14:textId="7E268E70" w:rsidR="0011569B" w:rsidRPr="007F6B80" w:rsidRDefault="0011569B" w:rsidP="007F6B80">
+    <w:p w14:paraId="536B3080" w14:textId="7E268E70" w:rsidR="0011569B" w:rsidRPr="00A8469D" w:rsidRDefault="0011569B" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use superscripts to identify author and co-author affiliations.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="71280955" w14:textId="0ACDD40C" w:rsidR="00FF25D9" w:rsidRPr="007F6B80" w:rsidRDefault="00C612AE" w:rsidP="007F6B80">
+    <w:p w14:paraId="71280955" w14:textId="0ACDD40C" w:rsidR="00FF25D9" w:rsidRPr="00A8469D" w:rsidRDefault="00C612AE" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00FF25D9" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00FF25D9" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ody of abstract should be concise and made up of short sentences, </w:t>
       </w:r>
-      <w:r w:rsidR="008B19E3" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008B19E3" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a single paragraph, </w:t>
       </w:r>
-      <w:r w:rsidR="001A056C" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001A056C" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">without </w:t>
       </w:r>
-      <w:r w:rsidR="00FF25D9" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00FF25D9" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bibliographical citations, and abbreviations</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DE5255" w14:textId="31A8EDCE" w:rsidR="009A54F8" w:rsidRPr="007F6B80" w:rsidRDefault="009A54F8" w:rsidP="007F6B80">
+    <w:p w14:paraId="05DE5255" w14:textId="31A8EDCE" w:rsidR="009A54F8" w:rsidRPr="00A8469D" w:rsidRDefault="009A54F8" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not include graphs</w:t>
       </w:r>
-      <w:r w:rsidR="00C612AE" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C612AE" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, figures, or footnotes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2119FE80" w14:textId="047A09FC" w:rsidR="0007356B" w:rsidRPr="00D809BC" w:rsidRDefault="0007356B" w:rsidP="001C4F5B">
+    <w:p w14:paraId="2119FE80" w14:textId="047A09FC" w:rsidR="0007356B" w:rsidRPr="00A8469D" w:rsidRDefault="0007356B" w:rsidP="001C4F5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proofread your abstract </w:t>
       </w:r>
-      <w:r w:rsidR="00A22EAA" w:rsidRPr="00D809BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00A22EAA" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>carefully</w:t>
       </w:r>
-      <w:r w:rsidR="00D809BC" w:rsidRPr="00D809BC">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D809BC" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">btain institutional </w:t>
       </w:r>
-      <w:r w:rsidR="00C612AE" w:rsidRPr="00D809BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C612AE" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and co-author </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D809BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">approval </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D809BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>prior to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D809BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C04E613" w14:textId="58808593" w:rsidR="00A22EAA" w:rsidRPr="007F6B80" w:rsidRDefault="00A22EAA" w:rsidP="007F6B80">
+    <w:p w14:paraId="5C04E613" w14:textId="58808593" w:rsidR="00A22EAA" w:rsidRPr="00A8469D" w:rsidRDefault="00A22EAA" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk94858916"/>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submit a clean</w:t>
       </w:r>
-      <w:r w:rsidR="009A54F8" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009A54F8" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> final copy with no reviewer comments or edits embedded in the document.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="527DB21B" w14:textId="32D6E1C0" w:rsidR="009A54F8" w:rsidRPr="007F6B80" w:rsidRDefault="00D809BC" w:rsidP="007F6B80">
+    <w:p w14:paraId="527DB21B" w14:textId="32D6E1C0" w:rsidR="009A54F8" w:rsidRPr="00A8469D" w:rsidRDefault="00D809BC" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upload your final version </w:t>
       </w:r>
-      <w:r w:rsidR="009A54F8" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009A54F8" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">via the submission portal linked </w:t>
       </w:r>
-      <w:r w:rsidR="00C612AE" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C612AE" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conference</w:t>
       </w:r>
-      <w:r w:rsidR="00C612AE" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C612AE" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> web site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9AFCCD" w14:textId="25153A8C" w:rsidR="002524C8" w:rsidRPr="00CF518F" w:rsidRDefault="008D386B" w:rsidP="007F6B80">
+    <w:p w14:paraId="2A9AFCCD" w14:textId="25153A8C" w:rsidR="002524C8" w:rsidRPr="00A8469D" w:rsidRDefault="008D386B" w:rsidP="007F6B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="0007356B" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0007356B" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="002524C8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002524C8" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for all presentations </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>must be submitted</w:t>
       </w:r>
-      <w:r w:rsidR="0007356B" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0007356B" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
-      <w:r w:rsidR="0007356B" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0007356B" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF518F" w:rsidRPr="00CF518F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF518F" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Friday, May 8, 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00D809BC" w:rsidRPr="00CF518F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D809BC" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D0797" w14:textId="28227F7A" w:rsidR="002524C8" w:rsidRPr="007F6B80" w:rsidRDefault="00D809BC" w:rsidP="002524C8">
+    <w:p w14:paraId="758D0797" w14:textId="28227F7A" w:rsidR="002524C8" w:rsidRPr="00A8469D" w:rsidRDefault="00D809BC" w:rsidP="002524C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abstracts submitted after the deadline will only be considered as</w:t>
       </w:r>
-      <w:r w:rsidR="002524C8" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002524C8" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> poste</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rs</w:t>
       </w:r>
-      <w:r w:rsidR="002524C8" w:rsidRPr="007F6B80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002524C8" w:rsidRPr="00A8469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, until board space is full.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761DEFFF" w14:textId="77777777" w:rsidR="002524C8" w:rsidRPr="002524C8" w:rsidRDefault="002524C8" w:rsidP="002524C8">
+    <w:p w14:paraId="761DEFFF" w14:textId="77777777" w:rsidR="002524C8" w:rsidRPr="00A8469D" w:rsidRDefault="002524C8" w:rsidP="002524C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E81B0C" w14:textId="77777777" w:rsidR="00421D8C" w:rsidRPr="00FF25D9" w:rsidRDefault="00421D8C" w:rsidP="00552E2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13AFA932" w14:textId="7C6F2F28" w:rsidR="00FF25D9" w:rsidRPr="00DF4620" w:rsidRDefault="00FF25D9" w:rsidP="003E0756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF25D9" w:rsidRPr="00DF4620" w:rsidSect="007A7036">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180238F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6D87380"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1626,148 +1655,156 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1285696669">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1548176100">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186139947">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00070A4E"/>
     <w:rsid w:val="00041575"/>
     <w:rsid w:val="00070A4E"/>
     <w:rsid w:val="0007356B"/>
     <w:rsid w:val="00073AF4"/>
     <w:rsid w:val="000E23A1"/>
     <w:rsid w:val="00106A84"/>
     <w:rsid w:val="0011569B"/>
     <w:rsid w:val="001251B6"/>
     <w:rsid w:val="001358CC"/>
     <w:rsid w:val="00151296"/>
     <w:rsid w:val="00154F68"/>
+    <w:rsid w:val="00156A20"/>
     <w:rsid w:val="00165FE2"/>
     <w:rsid w:val="00197B7C"/>
     <w:rsid w:val="001A056C"/>
     <w:rsid w:val="001E2506"/>
     <w:rsid w:val="001F644D"/>
     <w:rsid w:val="00217F86"/>
     <w:rsid w:val="00251BAE"/>
     <w:rsid w:val="002524C8"/>
     <w:rsid w:val="00255652"/>
     <w:rsid w:val="002634C4"/>
     <w:rsid w:val="00290BA7"/>
     <w:rsid w:val="002A20AE"/>
     <w:rsid w:val="002F6261"/>
     <w:rsid w:val="0032423B"/>
     <w:rsid w:val="00341796"/>
     <w:rsid w:val="00352C24"/>
+    <w:rsid w:val="00390BE1"/>
     <w:rsid w:val="00393D86"/>
     <w:rsid w:val="003E0756"/>
     <w:rsid w:val="0040321F"/>
     <w:rsid w:val="00421D8C"/>
     <w:rsid w:val="004241F4"/>
     <w:rsid w:val="00463403"/>
     <w:rsid w:val="00475306"/>
     <w:rsid w:val="00476209"/>
+    <w:rsid w:val="004A34B2"/>
     <w:rsid w:val="004E1822"/>
     <w:rsid w:val="00506662"/>
     <w:rsid w:val="00520E20"/>
     <w:rsid w:val="00540593"/>
     <w:rsid w:val="005431AE"/>
     <w:rsid w:val="005472DA"/>
     <w:rsid w:val="00552E2A"/>
     <w:rsid w:val="0056111A"/>
     <w:rsid w:val="005B2A2B"/>
+    <w:rsid w:val="005F6F10"/>
     <w:rsid w:val="006115A0"/>
     <w:rsid w:val="00634944"/>
     <w:rsid w:val="007858E9"/>
+    <w:rsid w:val="007A656A"/>
     <w:rsid w:val="007A6578"/>
     <w:rsid w:val="007A7036"/>
     <w:rsid w:val="007B2EE6"/>
     <w:rsid w:val="007C26DC"/>
     <w:rsid w:val="007E0BD5"/>
     <w:rsid w:val="007F6B80"/>
     <w:rsid w:val="00834B8A"/>
     <w:rsid w:val="00853CE2"/>
     <w:rsid w:val="00874CC9"/>
     <w:rsid w:val="00892889"/>
     <w:rsid w:val="008B19E3"/>
     <w:rsid w:val="008D386B"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008F3E48"/>
     <w:rsid w:val="00903B18"/>
     <w:rsid w:val="00923E07"/>
     <w:rsid w:val="0092700F"/>
     <w:rsid w:val="009A5416"/>
     <w:rsid w:val="009A54F8"/>
     <w:rsid w:val="009A7951"/>
     <w:rsid w:val="009C5A14"/>
     <w:rsid w:val="00A22EAA"/>
     <w:rsid w:val="00A44687"/>
     <w:rsid w:val="00A80316"/>
     <w:rsid w:val="00A8186E"/>
+    <w:rsid w:val="00A8469D"/>
     <w:rsid w:val="00A84B6D"/>
     <w:rsid w:val="00A91B67"/>
+    <w:rsid w:val="00AA0394"/>
     <w:rsid w:val="00AB0FB5"/>
     <w:rsid w:val="00AB6CF5"/>
     <w:rsid w:val="00AD460F"/>
     <w:rsid w:val="00AD4B11"/>
     <w:rsid w:val="00B027B2"/>
     <w:rsid w:val="00B25A3D"/>
     <w:rsid w:val="00B34489"/>
     <w:rsid w:val="00B55475"/>
     <w:rsid w:val="00B77E0B"/>
+    <w:rsid w:val="00B847C6"/>
     <w:rsid w:val="00BD063B"/>
     <w:rsid w:val="00BE07A6"/>
     <w:rsid w:val="00BE1AA4"/>
     <w:rsid w:val="00BF1E3A"/>
     <w:rsid w:val="00C11321"/>
     <w:rsid w:val="00C21C7E"/>
     <w:rsid w:val="00C612AE"/>
     <w:rsid w:val="00C66EC7"/>
     <w:rsid w:val="00CB56E4"/>
     <w:rsid w:val="00CC2AF3"/>
     <w:rsid w:val="00CC4E96"/>
     <w:rsid w:val="00CF518F"/>
     <w:rsid w:val="00D129C4"/>
     <w:rsid w:val="00D25056"/>
     <w:rsid w:val="00D519FD"/>
     <w:rsid w:val="00D809BC"/>
     <w:rsid w:val="00DF4620"/>
     <w:rsid w:val="00E31FF3"/>
     <w:rsid w:val="00E33D7B"/>
     <w:rsid w:val="00EA0AFD"/>
     <w:rsid w:val="00EA2E49"/>
     <w:rsid w:val="00ED6ED3"/>
     <w:rsid w:val="00F414C2"/>
     <w:rsid w:val="00FF0B63"/>
     <w:rsid w:val="00FF25D9"/>
@@ -2080,53 +2117,74 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A8469D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbTitle">
     <w:name w:val="AbTitle"/>
@@ -2160,50 +2218,62 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B34489"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E33D7B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00A8469D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="144974859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="238055934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -2515,91 +2585,91 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>223</Words>
-  <Characters>1404</Characters>
+  <Words>242</Words>
+  <Characters>1415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GGAA 2022 Abstract Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1603</CharactersWithSpaces>
+  <CharactersWithSpaces>1650</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>196643</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:marsh@XYZResearch.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GGAA 2022 Abstract Template</dc:title>
+  <dc:title>US HABs 2026 Abstract Template</dc:title>
   <dc:subject/>
   <dc:creator>DiLorenzo,Nicolas</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>